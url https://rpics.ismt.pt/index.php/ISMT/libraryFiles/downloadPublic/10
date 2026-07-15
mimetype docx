--- v0 (2025-10-08)
+++ v1 (2026-07-15)
@@ -6,51 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="264A0894" w14:textId="77777777" w:rsidR="004C2E01" w:rsidRDefault="004C2E01" w:rsidP="004C2E01">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20A4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista Portuguesa de Investigação Comportamental e Social [RPICS] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0137E62B" w14:textId="77777777" w:rsidR="004C2E01" w:rsidRPr="00283373" w:rsidRDefault="004C2E01" w:rsidP="004C2E01">
       <w:pPr>
@@ -200,74 +200,62 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45E678A4" w14:textId="0368C2F1" w:rsidR="00EA215C" w:rsidRPr="001C6A04" w:rsidRDefault="00C342CA" w:rsidP="001D0CE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C6A04">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Write or paste your article title in English here</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C6A04">
+        <w:t xml:space="preserve">Write or paste your article title in English here </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90C71" w:rsidRPr="001C6A04">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>(max. 12 words)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773C6973" w14:textId="63A65F41" w:rsidR="00EA215C" w:rsidRPr="001C6A04" w:rsidRDefault="00EA215C" w:rsidP="001D0CE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E74AFF0" w14:textId="77777777" w:rsidR="003F2136" w:rsidRDefault="003F2136" w:rsidP="001D0CE6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
@@ -421,183 +409,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DA83293" w14:textId="6E72780F" w:rsidR="00583E02" w:rsidRDefault="0078074A" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome Apelido (Autor </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Nome Apelido (Autor 2)</w:t>
       </w:r>
       <w:r w:rsidR="00B83622">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08256CB7" w14:textId="75643036" w:rsidR="0094388A" w:rsidRDefault="0078074A" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome Apelido (Autor </w:t>
-[...15 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Nome Apelido (Autor 3)</w:t>
       </w:r>
       <w:r w:rsidR="0094388A" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0094388A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0094388A">
+        <w:t>1,3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8E61B5" w14:textId="6A074CB4" w:rsidR="00566A1D" w:rsidRDefault="0078074A" w:rsidP="001D0CE6">
+      <w:pPr>
+        <w:spacing w:after="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0094388A">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...37 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+        <w:t>Nome Apelido (Autor 4)</w:t>
       </w:r>
       <w:r w:rsidR="00566A1D" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00566A1D">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35168E40" w14:textId="77777777" w:rsidR="003F2136" w:rsidRPr="00AE6C9C" w:rsidRDefault="003F2136" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
@@ -801,103 +723,103 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Universidade Diferente, Departamento e/ou Centro (ACRÓNIMO), Cidade, País, E-mail, ORCID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63C80022" w14:textId="148A9968" w:rsidR="00180243" w:rsidRPr="00AE6C9C" w:rsidRDefault="00180243" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="576C45D2" w14:textId="5206D12F" w:rsidR="00BF584B" w:rsidRPr="008B13A4" w:rsidRDefault="00DE76B0" w:rsidP="001D0CE6">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B13A4">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome do </w:t>
       </w:r>
       <w:r w:rsidR="001D0CE6" w:rsidRPr="008B13A4">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Autor Correspondente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6629285C" w14:textId="38E60303" w:rsidR="001D0CE6" w:rsidRPr="008B13A4" w:rsidRDefault="000653DB" w:rsidP="001D0CE6">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B13A4">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Instituição, Rua, Nº., Código postal, Cidade, País</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="414C5B0A" w14:textId="11DB2A08" w:rsidR="006E13AA" w:rsidRPr="008B13A4" w:rsidRDefault="006E13AA" w:rsidP="001D0CE6">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B13A4">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A88DF1E" w14:textId="3CA56D7E" w:rsidR="004F3F2A" w:rsidRDefault="001D0CE6" w:rsidP="001D0CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="21"/>
@@ -1802,60 +1724,51 @@
         <w:ind w:left="142" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Contexto: </w:t>
       </w:r>
       <w:r w:rsidRPr="00DC5BA7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>contextualiza sucintamente o estudo, destacando lacunas no conhecimento atual, justificando assim o propósito e a necessidade do estudo</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>contextualiza sucintamente o estudo, destacando lacunas no conhecimento atual, justificando assim o propósito e a necessidade do estudo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DD576C" w14:textId="3A1EB5CB" w:rsidR="001D0CE6" w:rsidRPr="00AE6C9C" w:rsidRDefault="00CC3B2C" w:rsidP="005059EF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:line="319" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
@@ -2096,352 +2009,352 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>MeSH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Medical </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Subject</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Headings</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">) da </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>National</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Library</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Medicine</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">) feita pela brasileira </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bireme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BB2C9E">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; a </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00BB2C9E" w:rsidRPr="00BB2C9E">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Thesaurus </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BB2C9E" w:rsidRPr="00BB2C9E">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>of</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BB2C9E" w:rsidRPr="00BB2C9E">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BB2C9E" w:rsidRPr="00BB2C9E">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Psychological</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00BB2C9E" w:rsidRPr="00BB2C9E">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> Index </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00BB2C9E" w:rsidRPr="00BB2C9E">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Terms</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00166B25">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> da APA, ou a </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00166B25" w:rsidRPr="00166B25">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">UMLS </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00166B25" w:rsidRPr="00166B25">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Metathesaurus</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00166B25">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  que inclui listas de vocabulários nas várias áreas englobadas pela RPICS</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
@@ -2804,51 +2717,51 @@
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidR="001C56A2" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Use the</w:t>
       </w:r>
       <w:r w:rsidR="001D0CE6" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00850094" w:rsidRPr="00AE6C9C">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Medical Subject Headings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00850094" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E794A" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
@@ -2892,51 +2805,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B795B83" w14:textId="77777777" w:rsidR="00882ACF" w:rsidRPr="00AE6C9C" w:rsidRDefault="00882ACF" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2250C100" w14:textId="53560D6D" w:rsidR="00C40830" w:rsidRPr="00AE6C9C" w:rsidRDefault="00C40830" w:rsidP="00A41D64">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Lovibond95"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Introdução</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490402C4" w14:textId="04ACE0A7" w:rsidR="00E9259C" w:rsidRPr="00AE6C9C" w:rsidRDefault="00E9259C" w:rsidP="006A4DC6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2958,51 +2871,51 @@
         <w:t xml:space="preserve">[Substitua este texto pela </w:t>
       </w:r>
       <w:r w:rsidR="00E23A2E" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>introdução</w:t>
       </w:r>
       <w:r w:rsidR="00387219">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. Use as regras da </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00387219" w:rsidRPr="00F37BC7">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
             <w:spacing w:val="4"/>
           </w:rPr>
           <w:t>APA v. 7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F37BC7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">. Use ferramenta de </w:t>
       </w:r>
       <w:r w:rsidR="00F37BC7" w:rsidRPr="003E7038">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -3011,81 +2924,81 @@
       </w:r>
       <w:r w:rsidR="00F37BC7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> para gerir citações, co</w:t>
       </w:r>
       <w:r w:rsidR="00F37BC7" w:rsidRPr="00F37BC7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">mo o </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F37BC7" w:rsidRPr="005E6ACD">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
             <w:spacing w:val="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Mendeley</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F37BC7" w:rsidRPr="005E6ACD">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
             <w:spacing w:val="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F37BC7" w:rsidRPr="005E6ACD">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
             <w:spacing w:val="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>Reference</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00F37BC7" w:rsidRPr="005E6ACD">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
             <w:spacing w:val="0"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t xml:space="preserve"> Manager</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F37BC7" w:rsidRPr="00F37BC7">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> ou o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E6ACD">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
@@ -3104,51 +3017,51 @@
         <w:instrText xml:space="preserve"> HYPERLINK "https://www.zotero.org/download/" </w:instrText>
       </w:r>
       <w:r w:rsidR="005E6ACD">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="005E6ACD">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00F37BC7" w:rsidRPr="005E6ACD">
         <w:rPr>
-          <w:rStyle w:val="Hiperligao"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
           <w:spacing w:val="0"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Zotero</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005E6ACD">
         <w:rPr>
           <w:rStyle w:val="s1"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Open Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="009D54C6">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -3160,70 +3073,70 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1297C769" w14:textId="3224A12E" w:rsidR="00C40830" w:rsidRPr="00AE6C9C" w:rsidRDefault="00C40830" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F8D44B" w14:textId="213C5753" w:rsidR="00641D91" w:rsidRPr="00AE6C9C" w:rsidRDefault="004843B9" w:rsidP="00A41D64">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Método</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508FCED3" w14:textId="5FC67CE6" w:rsidR="004843B9" w:rsidRPr="00AE6C9C" w:rsidRDefault="004843B9" w:rsidP="001D0CE6">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Participantes</w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
@@ -3270,51 +3183,51 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC3CD5E" w14:textId="375FD635" w:rsidR="004843B9" w:rsidRPr="00AE6C9C" w:rsidRDefault="00E50C10" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
-          <w:rStyle w:val="Ttulo2Carter"/>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Instrumentos</w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -3381,60 +3294,60 @@
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BD875C" w14:textId="1C772170" w:rsidR="004843B9" w:rsidRPr="00AE6C9C" w:rsidRDefault="004843B9" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
-          <w:rStyle w:val="Ttulo2Carter"/>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Procedimento</w:t>
       </w:r>
       <w:r w:rsidR="00E95AFC" w:rsidRPr="00AE6C9C">
         <w:rPr>
-          <w:rStyle w:val="Ttulo2Carter"/>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -3487,51 +3400,51 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4008AC9A" w14:textId="0856B518" w:rsidR="004843B9" w:rsidRPr="00AE6C9C" w:rsidRDefault="00E50C10" w:rsidP="001D0CE6">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
-          <w:rStyle w:val="Ttulo2Carter"/>
+          <w:rStyle w:val="Heading2Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Análise Estatística</w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB1C47" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -3689,51 +3602,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D0F1775" w14:textId="77777777" w:rsidR="006A4DC6" w:rsidRPr="00AE6C9C" w:rsidRDefault="006A4DC6" w:rsidP="006A4DC6">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A8D7424" w14:textId="79860545" w:rsidR="004843B9" w:rsidRPr="00AE6C9C" w:rsidRDefault="004843B9" w:rsidP="00A41D64">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B87B344" w14:textId="4DC2CE44" w:rsidR="00C37F05" w:rsidRPr="00AE6C9C" w:rsidRDefault="00746302" w:rsidP="006A4DC6">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
@@ -3832,51 +3745,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tabela 1 [Utilizar este estilo para tabelas]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1103966C" w14:textId="77777777" w:rsidR="006B0812" w:rsidRPr="00AE6C9C" w:rsidRDefault="006B0812" w:rsidP="00E56D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
-                <w:rStyle w:val="Ttulo3Carter"/>
+                <w:rStyle w:val="Heading3Char"/>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Escreva ou cole aqui o Título</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> c</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>om</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
@@ -5604,51 +5517,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 0,05</w:t>
             </w:r>
             <w:r w:rsidR="004D78BE" w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
-                <w:rStyle w:val="RodapCarter"/>
+                <w:rStyle w:val="FooterChar"/>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00AE6C9C">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; 0,01</w:t>
             </w:r>
@@ -5809,51 +5722,51 @@
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032EC0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Consulte as normas da </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00032EC0">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>APA</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00032EC0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t> para a formatação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084B3EB6" w14:textId="77777777" w:rsidR="00E02D47" w:rsidRPr="00AE6C9C" w:rsidRDefault="00E02D47" w:rsidP="004D78BE">
       <w:pPr>
@@ -5911,51 +5824,51 @@
       <w:r w:rsidR="00CA6BC3" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B49E79E" w14:textId="77777777" w:rsidR="004D78BE" w:rsidRPr="00AE6C9C" w:rsidRDefault="004D78BE" w:rsidP="004D78BE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
-          <w:rStyle w:val="Ttulo3Carter"/>
+          <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Escreva ou cole aqui o Título</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> c</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>om</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
@@ -6227,51 +6140,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Figuras de outros trabalhos devem vir acompanhadas de permissão escrita dos seus autores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D41496" w14:textId="77777777" w:rsidR="00A43EF8" w:rsidRPr="00AE6C9C" w:rsidRDefault="00A43EF8" w:rsidP="006A4DC6">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="351007F6" w14:textId="29A438E6" w:rsidR="00D854BF" w:rsidRPr="00AE6C9C" w:rsidRDefault="00D854BF" w:rsidP="00F0245F">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Discussão</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE3357A" w14:textId="4AA40070" w:rsidR="000954B7" w:rsidRPr="00AE6C9C" w:rsidRDefault="002E4705" w:rsidP="006A4DC6">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
@@ -6294,51 +6207,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Substitua este texto pelo conteúdo] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B1AA79" w14:textId="34B77D07" w:rsidR="00517481" w:rsidRPr="00AE6C9C" w:rsidRDefault="00517481" w:rsidP="006A4DC6">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E444410" w14:textId="4D92A51E" w:rsidR="00517481" w:rsidRPr="00AE6C9C" w:rsidRDefault="00517481" w:rsidP="00517481">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Conclusão</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7AA8A452" w14:textId="2F00630F" w:rsidR="00CB5539" w:rsidRPr="00AE6C9C" w:rsidRDefault="00517481" w:rsidP="006A4DC6">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
@@ -6529,51 +6442,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Escreva aqui se o estudo foi financiado e, em caso afirmativo, indique a agência e o código do financiamento. Em caso negativo, escreva “Não se aplica”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3B768" w14:textId="77777777" w:rsidR="00D72FAA" w:rsidRPr="00AE6C9C" w:rsidRDefault="00D72FAA" w:rsidP="001D0CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60AF3FD8" w14:textId="11E9379D" w:rsidR="00CB5539" w:rsidRPr="00AE6C9C" w:rsidRDefault="00DE5A28" w:rsidP="001D0CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hiperligao"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Contributos</w:t>
       </w:r>
       <w:r w:rsidR="006659A0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
@@ -6749,135 +6662,113 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00630B56" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>INICIAIS DE AUTOR</w:t>
       </w:r>
       <w:r w:rsidR="00630B56">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B56" w:rsidRPr="00AE6C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00630B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Copie papel 1; Copie Papel 2; Copie Papel 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B56" w:rsidRPr="00AE6C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2981">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00630B56">
+      <w:r w:rsidR="00FA2981" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>INICIAIS DE AUTOR</w:t>
       </w:r>
       <w:r w:rsidR="00FA2981">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>INICIAIS DE AUTOR</w:t>
-[...21 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> 3</w:t>
       </w:r>
       <w:r w:rsidR="00FA2981" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidR="00FA2981">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Copie papel 1; Copie Papel 2; Copie Papel 3</w:t>
       </w:r>
       <w:r w:rsidR="00FA2981" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
@@ -7002,51 +6893,51 @@
       <w:r w:rsidR="0037659B" w:rsidRPr="00032EC0">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>) é uma iniciativa colaborativa para desenvolver uma taxonomia padronizada para os papéis de contribuição dos autores em trabalhos académicos e científicos. Esta taxonomia inclui os seguintes 14 tipos de contribuição, nos quais cada autor pode ter desempenhado um ou mais papéis:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D5DF3A" w14:textId="77777777" w:rsidR="00DD113D" w:rsidRPr="0037659B" w:rsidRDefault="00DD113D" w:rsidP="0037659B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabelacomGrelha"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6933"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DD113D" w:rsidRPr="00A3792E" w14:paraId="12A6B995" w14:textId="77777777" w:rsidTr="00E07857">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="049B9574" w14:textId="77777777" w:rsidR="00DD113D" w:rsidRPr="00A3792E" w:rsidRDefault="00DD113D" w:rsidP="00E07857">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -7929,152 +7820,151 @@
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7803A3" w14:textId="6D7C7CA3" w:rsidR="009D4052" w:rsidRPr="00AE6C9C" w:rsidRDefault="009D4052" w:rsidP="001D0CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74217FD8" w14:textId="4B958B62" w:rsidR="007C6816" w:rsidRPr="00AE6C9C" w:rsidRDefault="002E4705" w:rsidP="00442A45">
+    <w:p w14:paraId="74217FD8" w14:textId="3CCB7FE5" w:rsidR="007C6816" w:rsidRPr="00AE6C9C" w:rsidRDefault="002E4705" w:rsidP="00442A45">
       <w:pPr>
         <w:spacing w:after="40" w:line="319" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00FC3160" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Substitua este texto pelo conteúdo</w:t>
       </w:r>
       <w:r w:rsidR="00253034">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
+      <w:r w:rsidR="00F02DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>coloque</w:t>
+      </w:r>
       <w:r w:rsidR="00253034" w:rsidRPr="00511806">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">encurte todos os DOI em </w:t>
+        <w:t xml:space="preserve"> todos os DOI e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>m formato completo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F02DD9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F02DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>e encurte</w:t>
+      </w:r>
+      <w:r w:rsidR="00253034" w:rsidRPr="00511806">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todos os URL em </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00253034" w:rsidRPr="00511806">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
-[...43 lines deleted...]
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Lucida Grande"/>
             <w:spacing w:val="4"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>https://bitly.com/]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC3160" w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575ABC86" w14:textId="4EFF557E" w:rsidR="00833DCD" w:rsidRPr="00AE6C9C" w:rsidRDefault="00833DCD" w:rsidP="00442A45">
       <w:pPr>
         <w:spacing w:after="40" w:line="319" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
@@ -8186,51 +8076,81 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Iniciais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00372BFF">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00372BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00372BFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="ED7D31" w:themeColor="accent2"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00372BFF">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="ED7D31" w:themeColor="accent2"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:t>Miúsculas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AE6C9C">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
@@ -9076,54 +8996,54 @@
       <w:pPr>
         <w:spacing w:after="40" w:line="319" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B070C4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>A RPICS segue o formato da APA versão 7. Consulte a página dos </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B070C4">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>exemplos. </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B070C4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Recomenda-se o uso de ferramentas de software para gerir citações e referências [e.g., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B070C4">
         <w:rPr>
@@ -9335,386 +9255,383 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B070C4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00B070C4">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>O número máximo de referências é de 50 para os artigos originais e de 100 para os artigos de revisão/metanálise.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E4705" w:rsidRPr="00B070C4" w:rsidSect="00311C03">
-      <w:headerReference w:type="default" r:id="rId18"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="50"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AEF349E" w14:textId="77777777" w:rsidR="00815126" w:rsidRDefault="00815126" w:rsidP="00C62E62">
+    <w:p w14:paraId="39F7A0FF" w14:textId="77777777" w:rsidR="002644F5" w:rsidRDefault="002644F5" w:rsidP="00C62E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3102D907" w14:textId="77777777" w:rsidR="00815126" w:rsidRDefault="00815126" w:rsidP="00C62E62">
+    <w:p w14:paraId="425F8F1C" w14:textId="77777777" w:rsidR="002644F5" w:rsidRDefault="002644F5" w:rsidP="00C62E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:panose1 w:val="02000503060000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Black">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Book">
     <w:panose1 w:val="02000503020000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:panose1 w:val="020B0606030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000201B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1666155885"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="7F22C9A5" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="396475209"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="749EC73C" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="159116557"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0A4E3239" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="74E97E0F" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65EB762B" w14:textId="2AAEE781" w:rsidR="00EE69F4" w:rsidRPr="007E0EC1" w:rsidRDefault="00EE69F4" w:rsidP="00DC25AE">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FF0F469" w14:textId="77777777" w:rsidR="00815126" w:rsidRDefault="00815126" w:rsidP="00C62E62">
+    <w:p w14:paraId="1CFD2360" w14:textId="77777777" w:rsidR="002644F5" w:rsidRDefault="002644F5" w:rsidP="00C62E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="776AE5B0" w14:textId="77777777" w:rsidR="00815126" w:rsidRDefault="00815126" w:rsidP="00C62E62">
+    <w:p w14:paraId="3BF225B0" w14:textId="77777777" w:rsidR="002644F5" w:rsidRDefault="002644F5" w:rsidP="00C62E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B74996F" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="00DC25AE">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0E84D66E" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRPr="00122DD7" w:rsidRDefault="00EE69F4" w:rsidP="00122DD7">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="3D0203B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B360032E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -10042,52 +9959,52 @@
   <w:num w:numId="5" w16cid:durableId="1945765806">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1429959501">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1314866647">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="131363026">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1982464664">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="199562467">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1864436072">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="172"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="181"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10249,50 +10166,51 @@
     <w:rsid w:val="00214413"/>
     <w:rsid w:val="00214F30"/>
     <w:rsid w:val="00216D6A"/>
     <w:rsid w:val="002178C8"/>
     <w:rsid w:val="002202E5"/>
     <w:rsid w:val="002250A3"/>
     <w:rsid w:val="00225E58"/>
     <w:rsid w:val="00225F00"/>
     <w:rsid w:val="0022726E"/>
     <w:rsid w:val="00227C1B"/>
     <w:rsid w:val="002321E1"/>
     <w:rsid w:val="002359BD"/>
     <w:rsid w:val="00235C3C"/>
     <w:rsid w:val="00237D44"/>
     <w:rsid w:val="002402D8"/>
     <w:rsid w:val="00240B7E"/>
     <w:rsid w:val="0024464C"/>
     <w:rsid w:val="0024641C"/>
     <w:rsid w:val="0024743D"/>
     <w:rsid w:val="00251D76"/>
     <w:rsid w:val="00253034"/>
     <w:rsid w:val="002540A1"/>
     <w:rsid w:val="00254936"/>
     <w:rsid w:val="0025706C"/>
     <w:rsid w:val="00263076"/>
+    <w:rsid w:val="002644F5"/>
     <w:rsid w:val="00267633"/>
     <w:rsid w:val="00267A6A"/>
     <w:rsid w:val="00271672"/>
     <w:rsid w:val="002764AB"/>
     <w:rsid w:val="002776BD"/>
     <w:rsid w:val="00280917"/>
     <w:rsid w:val="002810E7"/>
     <w:rsid w:val="00283DF1"/>
     <w:rsid w:val="00285394"/>
     <w:rsid w:val="00285AD5"/>
     <w:rsid w:val="0028770B"/>
     <w:rsid w:val="00292E70"/>
     <w:rsid w:val="00294F68"/>
     <w:rsid w:val="002958EB"/>
     <w:rsid w:val="002B1294"/>
     <w:rsid w:val="002B2EAB"/>
     <w:rsid w:val="002B3EC8"/>
     <w:rsid w:val="002B45AC"/>
     <w:rsid w:val="002B54AB"/>
     <w:rsid w:val="002B6C9D"/>
     <w:rsid w:val="002B71D2"/>
     <w:rsid w:val="002C3BD3"/>
     <w:rsid w:val="002C45C1"/>
     <w:rsid w:val="002C4F3C"/>
     <w:rsid w:val="002C58F3"/>
@@ -10917,50 +10835,51 @@
     <w:rsid w:val="00BD0024"/>
     <w:rsid w:val="00BD1D9F"/>
     <w:rsid w:val="00BD39FD"/>
     <w:rsid w:val="00BD5A48"/>
     <w:rsid w:val="00BE025F"/>
     <w:rsid w:val="00BE4076"/>
     <w:rsid w:val="00BE5B9A"/>
     <w:rsid w:val="00BE6205"/>
     <w:rsid w:val="00BE6BCF"/>
     <w:rsid w:val="00BF087D"/>
     <w:rsid w:val="00BF0A87"/>
     <w:rsid w:val="00BF16D4"/>
     <w:rsid w:val="00BF3A6B"/>
     <w:rsid w:val="00BF4EF1"/>
     <w:rsid w:val="00BF584B"/>
     <w:rsid w:val="00BF6214"/>
     <w:rsid w:val="00C00495"/>
     <w:rsid w:val="00C0379D"/>
     <w:rsid w:val="00C04B51"/>
     <w:rsid w:val="00C05B07"/>
     <w:rsid w:val="00C07E9D"/>
     <w:rsid w:val="00C1391A"/>
     <w:rsid w:val="00C21DDD"/>
     <w:rsid w:val="00C25F84"/>
     <w:rsid w:val="00C2626E"/>
+    <w:rsid w:val="00C26A32"/>
     <w:rsid w:val="00C305F1"/>
     <w:rsid w:val="00C309A3"/>
     <w:rsid w:val="00C342CA"/>
     <w:rsid w:val="00C3477A"/>
     <w:rsid w:val="00C35EC4"/>
     <w:rsid w:val="00C37F05"/>
     <w:rsid w:val="00C4046E"/>
     <w:rsid w:val="00C40830"/>
     <w:rsid w:val="00C40992"/>
     <w:rsid w:val="00C43EDF"/>
     <w:rsid w:val="00C442C3"/>
     <w:rsid w:val="00C45A50"/>
     <w:rsid w:val="00C46D54"/>
     <w:rsid w:val="00C47DB1"/>
     <w:rsid w:val="00C55794"/>
     <w:rsid w:val="00C558DE"/>
     <w:rsid w:val="00C5694D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C620CE"/>
     <w:rsid w:val="00C62E62"/>
     <w:rsid w:val="00C639D9"/>
     <w:rsid w:val="00C63B1F"/>
     <w:rsid w:val="00C6441A"/>
     <w:rsid w:val="00C6491C"/>
     <w:rsid w:val="00C676E2"/>
@@ -11150,50 +11069,51 @@
     <w:rsid w:val="00ED1B07"/>
     <w:rsid w:val="00ED219D"/>
     <w:rsid w:val="00ED23E0"/>
     <w:rsid w:val="00ED403A"/>
     <w:rsid w:val="00ED6954"/>
     <w:rsid w:val="00ED6BC3"/>
     <w:rsid w:val="00ED7DCB"/>
     <w:rsid w:val="00EE29D0"/>
     <w:rsid w:val="00EE2B4F"/>
     <w:rsid w:val="00EE3831"/>
     <w:rsid w:val="00EE394E"/>
     <w:rsid w:val="00EE4B2E"/>
     <w:rsid w:val="00EE69F4"/>
     <w:rsid w:val="00EF0364"/>
     <w:rsid w:val="00EF27AD"/>
     <w:rsid w:val="00EF2808"/>
     <w:rsid w:val="00EF339A"/>
     <w:rsid w:val="00EF51CC"/>
     <w:rsid w:val="00EF5FB8"/>
     <w:rsid w:val="00EF6EFC"/>
     <w:rsid w:val="00EF78A4"/>
     <w:rsid w:val="00F00CC1"/>
     <w:rsid w:val="00F0114F"/>
     <w:rsid w:val="00F01952"/>
     <w:rsid w:val="00F0245F"/>
+    <w:rsid w:val="00F02DD9"/>
     <w:rsid w:val="00F070CE"/>
     <w:rsid w:val="00F1193C"/>
     <w:rsid w:val="00F1311D"/>
     <w:rsid w:val="00F133F1"/>
     <w:rsid w:val="00F1355C"/>
     <w:rsid w:val="00F13807"/>
     <w:rsid w:val="00F13A27"/>
     <w:rsid w:val="00F1459B"/>
     <w:rsid w:val="00F168EB"/>
     <w:rsid w:val="00F16FAE"/>
     <w:rsid w:val="00F20D5C"/>
     <w:rsid w:val="00F21158"/>
     <w:rsid w:val="00F21520"/>
     <w:rsid w:val="00F24289"/>
     <w:rsid w:val="00F260D2"/>
     <w:rsid w:val="00F26B2E"/>
     <w:rsid w:val="00F31EE9"/>
     <w:rsid w:val="00F35DFD"/>
     <w:rsid w:val="00F37BC7"/>
     <w:rsid w:val="00F40152"/>
     <w:rsid w:val="00F45048"/>
     <w:rsid w:val="00F45A1A"/>
     <w:rsid w:val="00F52B2C"/>
     <w:rsid w:val="00F530D3"/>
     <w:rsid w:val="00F579BD"/>
@@ -11248,59 +11168,59 @@
     <w:rsid w:val="00FF6484"/>
     <w:rsid w:val="00FF6E1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="71EFD236"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8B3BBE5B-1D83-A34B-A645-5B63A96E2B84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Optima" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Optima" w:cs="Lucida Grande"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11649,629 +11569,630 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Carter"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Carter"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Título Tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Carter"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Título Figura"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Carter"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="Referência"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Carter"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0004662F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40" w:line="216" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabela">
     <w:name w:val="Tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Carter">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Carter">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HiperligaoReferncias">
     <w:name w:val="Hiperligação Referências"/>
     <w:basedOn w:val="NormalWeb"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:ind w:left="482" w:right="238"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato" w:cs="Lucida Grande"/>
       <w:color w:val="2C9EFF"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0024743D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Carter">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:aliases w:val="Título Tabela Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Carter">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:aliases w:val="Título Figura Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Carter">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:aliases w:val="Referência Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0004662F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperligao">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E49BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:color w:val="2C9EFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperligaovisitada">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:color w:val="2C9EFF"/>
       <w:sz w:val="21"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloRPICS">
     <w:name w:val="Título RPICS"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black" w:cs="Noto Sans"/>
       <w:b/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoNoResolvida">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC23C1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebalo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebaloCarter"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004843B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloCarter">
-[...2 lines deleted...]
-    <w:link w:val="Textodebalo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004843B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008A0EF6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodenotaderodapCarter"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C62E62"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapCarter">
-[...2 lines deleted...]
-    <w:link w:val="Textodenotaderodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C62E62"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C62E62"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoCarter"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0079191C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoCarter">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0079191C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapCarter"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0004662F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapCarter">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0004662F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmerodepgina">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F948E9"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentrio">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodecomentrioCarter"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioCarter">
-[...2 lines deleted...]
-    <w:link w:val="Textodecomentrio"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Assuntodecomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textodecomentrio"/>
-[...1 lines deleted...]
-    <w:link w:val="AssuntodecomentrioCarter"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodecomentrioCarter">
-[...2 lines deleted...]
-    <w:link w:val="Assuntodecomentrio"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Reviso">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00925E13"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabelacomGrelha">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C05B07"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="s1">
     <w:name w:val="s1"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00F37BC7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1380737834">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/reference-management/reference-manager/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitly.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/search" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shortdoi.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uts.nlm.nih.gov/uts/umls/home?_gl=1*1q2benv*_ga*MTgxNDc1ODMyMC4xNjU3MDI0NjEw*_ga_7147EPK006*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA..*_ga_P1FPTH9PL4*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA.." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/pubs/books/3100084?tab=2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://decs.bvsalud.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/reference-management/reference-manager/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/search" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitly.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uts.nlm.nih.gov/uts/umls/home?_gl=1*1q2benv*_ga*MTgxNDc1ODMyMC4xNjU3MDI0NjEw*_ga_7147EPK006*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA..*_ga_P1FPTH9PL4*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA.." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/pubs/books/3100084?tab=2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12536,73 +12457,73 @@
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26AA9FC-9689-4D30-A5BF-7B59F8B86DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1892</Words>
-  <Characters>10447</Characters>
+  <Words>1808</Words>
+  <Characters>10489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>348</Lines>
-  <Paragraphs>212</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Instituto Superior Miguel Torga</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12127</CharactersWithSpaces>
+  <CharactersWithSpaces>12224</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RPICS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>