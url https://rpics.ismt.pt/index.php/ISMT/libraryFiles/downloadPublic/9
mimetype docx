--- v0 (2025-10-10)
+++ v1 (2026-07-10)
@@ -7,51 +7,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webextensions/taskpanes.xml" ContentType="application/vnd.ms-office.webextensiontaskpanes+xml"/>
   <Override PartName="/word/webextensions/webextension1.xml" ContentType="application/vnd.ms-office.webextension+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/webextensiontaskpanes" Target="word/webextensions/taskpanes.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="43A47393" w14:textId="77777777" w:rsidR="00A20A4B" w:rsidRDefault="00A20A4B" w:rsidP="005D669A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A20A4B">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Revista Portuguesa de Investigação Comportamental e Social [RPICS] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4842203C" w14:textId="0BC29A41" w:rsidR="00A20A4B" w:rsidRPr="00283373" w:rsidRDefault="003E5D4F" w:rsidP="005D669A">
       <w:pPr>
@@ -520,69 +520,51 @@
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Aut</w:t>
-[...17 lines deleted...]
-        <w:t>or 2)</w:t>
+        <w:t xml:space="preserve"> (Author 2)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B100D22" w14:textId="71019857" w:rsidR="004D0AC8" w:rsidRPr="004D0AC8" w:rsidRDefault="004D0AC8" w:rsidP="004D0AC8">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -607,69 +589,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Aut</w:t>
-[...17 lines deleted...]
-        <w:t>or</w:t>
+        <w:t>Authhor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3)</w:t>
       </w:r>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D0AC8">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -926,120 +890,120 @@
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>University, Department and/or Center (ACRONYM), City, Country, E-mail, ORCID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7377C8E3" w14:textId="77777777" w:rsidR="000F61B4" w:rsidRPr="005D669A" w:rsidRDefault="000F61B4" w:rsidP="000F61B4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC4EEBB" w14:textId="77777777" w:rsidR="009A1B1D" w:rsidRDefault="009A1B1D" w:rsidP="000F61B4">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5562AF37" w14:textId="51A18700" w:rsidR="000F61B4" w:rsidRPr="0028490D" w:rsidRDefault="0028490D" w:rsidP="000F61B4">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028490D">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Corresponding Author's Name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E8A979" w14:textId="62F4C617" w:rsidR="000F61B4" w:rsidRPr="0028490D" w:rsidRDefault="007332DC" w:rsidP="000F61B4">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0028490D">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidR="00C47FCE" w:rsidRPr="0028490D">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Street, No., Postal Code, City, Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BA4E4B" w14:textId="147C5404" w:rsidR="000F61B4" w:rsidRPr="00D20C69" w:rsidRDefault="000F61B4" w:rsidP="000F61B4">
       <w:pPr>
-        <w:pStyle w:val="Rodap"/>
+        <w:pStyle w:val="Footer"/>
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D20C69">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tel.:</w:t>
       </w:r>
       <w:r w:rsidR="008A6FC8">
         <w:rPr>
           <w:rFonts w:ascii="Avenir Book" w:hAnsi="Avenir Book"/>
           <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
           <w:lang w:val="en-US"/>
@@ -2049,61 +2013,51 @@
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ground</w:t>
       </w:r>
       <w:r w:rsidR="00A92DD5" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="006B443B" w:rsidRPr="00A20A4B">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>succinctly contextualizes the study, highlighting gaps in current knowledge, thus justifying the study's purpose and necessity</w:t>
-[...9 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>succinctly contextualizes the study, highlighting gaps in current knowledge, thus justifying the study's purpose and necessity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="411F08E1" w14:textId="1111CDF9" w:rsidR="00704C6A" w:rsidRPr="005D669A" w:rsidRDefault="00704C6A" w:rsidP="00DB469D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
           <w:left w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
           <w:bottom w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
           <w:right w:val="single" w:sz="4" w:space="6" w:color="E7E6E6" w:themeColor="background2"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:line="319" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
@@ -2424,194 +2378,170 @@
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MeSH</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00617C3A">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Medical Subject Headings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>) from the National Library of Medicine)</w:t>
       </w:r>
       <w:r w:rsidR="00A20A4B" w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00A20A4B" w:rsidRPr="00617C3A">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Thesaurus of Psychological Index Terms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A20A4B" w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the APA, or the </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00A20A4B" w:rsidRPr="00617C3A">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve">UMLS </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00A20A4B" w:rsidRPr="00617C3A">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:spacing w:val="0"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Metathesaurus</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00507B5E" w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A20A4B" w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> which includes lists of vocabularies in the various areas encompassed by RPICS</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> | PJBSR</w:t>
+        <w:t xml:space="preserve"> which includes lists of vocabularies in the various areas encompassed by RPICS | PJBSR</w:t>
       </w:r>
       <w:r w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The last keyword should be the type of research methodology: </w:t>
       </w:r>
       <w:r w:rsidR="00775A33" w:rsidRPr="00617C3A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
@@ -2622,63 +2552,63 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>theoretical study, descriptive study through observation, descriptive survey study, experiment, quasi-experiment, ex-post-facto study, instrumental study, qualitative study, meta-analysis, or study review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3662D57D" w14:textId="77777777" w:rsidR="00704C6A" w:rsidRPr="005D669A" w:rsidRDefault="00704C6A" w:rsidP="00704C6A">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A84BAE8" w14:textId="77777777" w:rsidR="00046E13" w:rsidRPr="005D669A" w:rsidRDefault="00046E13" w:rsidP="00B85E67">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2250C100" w14:textId="21C2D57C" w:rsidR="00C40830" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490402C4" w14:textId="375E56BB" w:rsidR="00E9259C" w:rsidRPr="005D669A" w:rsidRDefault="00E9259C" w:rsidP="00457EA3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
@@ -2725,174 +2655,174 @@
       <w:r w:rsidR="003271C9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003271C9" w:rsidRPr="003271C9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="003271C9" w:rsidRPr="00052B58">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
             <w:spacing w:val="4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>APA v. 7 rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003271C9" w:rsidRPr="003271C9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. Use </w:t>
       </w:r>
       <w:r w:rsidR="00616392">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="003271C9" w:rsidRPr="003271C9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">citation management software tool, such as </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="003271C9" w:rsidRPr="00434B44">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
             <w:spacing w:val="4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Mendeley Reference Manager</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003271C9" w:rsidRPr="003271C9">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="003271C9" w:rsidRPr="00434B44">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
             <w:spacing w:val="4"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Zotero</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1297C769" w14:textId="3224A12E" w:rsidR="00C40830" w:rsidRPr="005D669A" w:rsidRDefault="00C40830" w:rsidP="00DB469D">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17F8D44B" w14:textId="2088B934" w:rsidR="00641D91" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508FCED3" w14:textId="74D6B847" w:rsidR="004843B9" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Participants</w:t>
       </w:r>
       <w:r w:rsidR="00B16D33" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [We use this title as an example; authors can use other titles]</w:t>
@@ -2918,51 +2848,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Replace this text with the content if applicable]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BECBF32" w14:textId="77777777" w:rsidR="00457EA3" w:rsidRPr="005D669A" w:rsidRDefault="00457EA3" w:rsidP="00457EA3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC3CD5E" w14:textId="0DE1E70C" w:rsidR="004843B9" w:rsidRPr="005D669A" w:rsidRDefault="00FA164F" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Measures</w:t>
       </w:r>
       <w:r w:rsidR="00C45ED7" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [We use this title as an example; authors can use other titles]</w:t>
@@ -2991,51 +2921,51 @@
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[Replace this text with the content if applicable]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E2448C" w14:textId="77777777" w:rsidR="00457EA3" w:rsidRPr="005D669A" w:rsidRDefault="00457EA3" w:rsidP="00457EA3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53BD875C" w14:textId="1BA7E0D4" w:rsidR="004843B9" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Procedures</w:t>
       </w:r>
       <w:r w:rsidR="009F39FA" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [We use this title as an example; authors can use other titles]</w:t>
@@ -3063,51 +2993,51 @@
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[Replace this text with the content if applicable]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2AE1F4" w14:textId="77777777" w:rsidR="00457EA3" w:rsidRPr="005D669A" w:rsidRDefault="00457EA3" w:rsidP="00457EA3">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4008AC9A" w14:textId="4EF644AE" w:rsidR="004843B9" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Statistical Analysis</w:t>
       </w:r>
       <w:r w:rsidR="00400CB6" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> [We use this title as an example; authors can use other titles]</w:t>
@@ -3274,51 +3204,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A063B50" w14:textId="77777777" w:rsidR="00DB469D" w:rsidRPr="005D669A" w:rsidRDefault="00DB469D" w:rsidP="00457EA3">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A8D7424" w14:textId="1C4CA32E" w:rsidR="004843B9" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="00DB469D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="798FE76F" w14:textId="4E241346" w:rsidR="008B2756" w:rsidRPr="005D669A" w:rsidRDefault="00746302" w:rsidP="00457EA3">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
@@ -3426,51 +3356,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Table 1 [Use this style for tables]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EDF43F7" w14:textId="138C3103" w:rsidR="008B2756" w:rsidRPr="005D669A" w:rsidRDefault="008B2756" w:rsidP="00E56D96">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D669A">
               <w:rPr>
-                <w:rStyle w:val="Ttulo3Carter"/>
+                <w:rStyle w:val="Heading3Char"/>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Title with First Capitalized Words </w:t>
             </w:r>
             <w:r w:rsidRPr="005D669A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(&lt; 10 words)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B2756" w:rsidRPr="005D669A" w14:paraId="4A1CF6C3" w14:textId="77777777" w:rsidTr="00E56D96">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5207,51 +5137,51 @@
             <w:r w:rsidR="008B2756" w:rsidRPr="005D669A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="008B2756" w:rsidRPr="005D669A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> &lt; .05. </w:t>
             </w:r>
             <w:r w:rsidR="008B2756" w:rsidRPr="005D669A">
               <w:rPr>
-                <w:rStyle w:val="RodapCarter"/>
+                <w:rStyle w:val="FooterChar"/>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
             <w:r w:rsidR="008B2756" w:rsidRPr="005D669A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidR="008B2756" w:rsidRPr="005D669A">
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
@@ -5490,51 +5420,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F27817">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00F27817">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>APA rules</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F27817">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> for formatting.</w:t>
       </w:r>
     </w:p>
@@ -5605,51 +5535,51 @@
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Use this style for figures]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5618D85D" w14:textId="21392F98" w:rsidR="00455D4B" w:rsidRPr="005D669A" w:rsidRDefault="00455D4B" w:rsidP="00455D4B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
-          <w:rStyle w:val="Ttulo3Carter"/>
+          <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Title with First Capitalized Words </w:t>
       </w:r>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(&lt; 10 words)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="123142D3" w14:textId="77777777" w:rsidR="00455D4B" w:rsidRPr="005D669A" w:rsidRDefault="00455D4B" w:rsidP="00455D4B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:iCs/>
@@ -5964,51 +5894,51 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the authors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6F0850" w14:textId="77777777" w:rsidR="00344340" w:rsidRPr="005D669A" w:rsidRDefault="00344340" w:rsidP="00457EA3">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="351007F6" w14:textId="430175BA" w:rsidR="00D854BF" w:rsidRPr="005D669A" w:rsidRDefault="00DA5414" w:rsidP="000362A0">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BE3357A" w14:textId="1FE6BE84" w:rsidR="000954B7" w:rsidRPr="005D669A" w:rsidRDefault="002E4705" w:rsidP="00457EA3">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
@@ -6037,51 +5967,51 @@
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Replace this text with the content] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13C0EEC1" w14:textId="77777777" w:rsidR="00344340" w:rsidRPr="005D669A" w:rsidRDefault="00344340" w:rsidP="00344340">
       <w:pPr>
         <w:spacing w:line="312" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6547D5AB" w14:textId="0B41B62F" w:rsidR="00E1653D" w:rsidRPr="005D669A" w:rsidRDefault="00E1653D" w:rsidP="00E1653D">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F6D7E7" w14:textId="02C5A6EB" w:rsidR="00E1653D" w:rsidRPr="005D669A" w:rsidRDefault="00E1653D" w:rsidP="00457EA3">
       <w:pPr>
         <w:spacing w:line="336" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -6361,51 +6291,51 @@
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>."</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C3B768" w14:textId="77777777" w:rsidR="00D72FAA" w:rsidRPr="005D669A" w:rsidRDefault="00D72FAA" w:rsidP="00B85E67">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60AF3FD8" w14:textId="30B0F073" w:rsidR="00CB5539" w:rsidRPr="005D669A" w:rsidRDefault="005E1C89" w:rsidP="00B85E67">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hiperligao"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contributions</w:t>
       </w:r>
       <w:r w:rsidR="004F6250">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
@@ -6609,51 +6539,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C36DA5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Contributor Roles Taxonomy) project is a collaborative initiative to develop a standardized taxonomy for author contribution roles in academic and scientific works. This taxonomy includes the following 14 types of contribution, in which each author may have played one or more roles:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TabelacomGrelha"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="6933"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CC4713" w:rsidRPr="0042121E" w14:paraId="14B2BE8A" w14:textId="77777777" w:rsidTr="00C36DA5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2689" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E7CD65" w14:textId="77777777" w:rsidR="00CC4713" w:rsidRPr="0042121E" w:rsidRDefault="00CC4713" w:rsidP="00C36DA5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0042121E">
@@ -7557,51 +7487,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9AFBFD" w14:textId="77777777" w:rsidR="00344340" w:rsidRPr="005D669A" w:rsidRDefault="00344340" w:rsidP="00344340">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Noto Sans"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74217FD8" w14:textId="6189B8DC" w:rsidR="007C6816" w:rsidRPr="005D669A" w:rsidRDefault="002E4705" w:rsidP="00344340">
+    <w:p w14:paraId="74217FD8" w14:textId="6F228331" w:rsidR="007C6816" w:rsidRPr="005D669A" w:rsidRDefault="002E4705" w:rsidP="00344340">
       <w:pPr>
         <w:spacing w:after="40" w:line="319" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
@@ -7614,91 +7544,89 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Replace this text with the conten</w:t>
       </w:r>
       <w:r w:rsidR="00704C6A" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="002767CD">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">; short every DOI at </w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="002767CD">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00771F57">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and every URL at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId16" w:history="1">
+        <w:t xml:space="preserve">short </w:t>
+      </w:r>
+      <w:r w:rsidR="002767CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="4"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">every URL at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="002767CD" w:rsidRPr="002767CD">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Lucida Grande"/>
             <w:spacing w:val="4"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://bitly.com/</w:t>
         </w:r>
         <w:r w:rsidR="00FC3160" w:rsidRPr="002767CD">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Lucida Grande"/>
             <w:spacing w:val="4"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>]</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FC3160" w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5A1C6E" w14:textId="150180D5" w:rsidR="002078F1" w:rsidRPr="005D669A" w:rsidRDefault="002078F1" w:rsidP="00344340">
       <w:pPr>
         <w:spacing w:after="40" w:line="319" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
@@ -7708,51 +7636,51 @@
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33A9E78D" w14:textId="0A3C87B3" w:rsidR="002078F1" w:rsidRPr="005D669A" w:rsidRDefault="002078F1" w:rsidP="00344340">
       <w:pPr>
         <w:spacing w:after="40" w:line="319" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
-          <w:rStyle w:val="Ttulo5Carter"/>
+          <w:rStyle w:val="Heading5Char"/>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Surname</w:t>
       </w:r>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., &amp; Surname, A. (year). Title of the article in </w:t>
       </w:r>
       <w:r w:rsidR="00636EEA">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="18"/>
@@ -8316,54 +8244,54 @@
       <w:r w:rsidRPr="00C36DA5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PJBSR web page for</w:t>
       </w:r>
       <w:r w:rsidRPr="00C36DA5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00957F22" w:rsidRPr="00C36DA5">
           <w:rPr>
-            <w:rStyle w:val="Hiperligao"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="007AB2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>examples</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00C36DA5">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00957F22" w:rsidRPr="00C36DA5">
@@ -8574,379 +8502,376 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for original articles and 100 for review/meta-analysis articles.</w:t>
       </w:r>
       <w:r w:rsidRPr="005D669A">
         <w:rPr>
           <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002E4705" w:rsidRPr="005D669A" w:rsidSect="00311C03">
-      <w:headerReference w:type="default" r:id="rId18"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1418" w:left="1134" w:header="567" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="50"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F63EC9F" w14:textId="77777777" w:rsidR="000134AD" w:rsidRDefault="000134AD" w:rsidP="00C62E62">
+    <w:p w14:paraId="117A4111" w14:textId="77777777" w:rsidR="00A00B51" w:rsidRDefault="00A00B51" w:rsidP="00C62E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74EF6BFB" w14:textId="77777777" w:rsidR="000134AD" w:rsidRDefault="000134AD" w:rsidP="00C62E62">
+    <w:p w14:paraId="2CB907B4" w14:textId="77777777" w:rsidR="00A00B51" w:rsidRDefault="00A00B51" w:rsidP="00C62E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:panose1 w:val="02000503060000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000067" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:panose1 w:val="020B0600040502020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00082FF" w:usb1="400078FF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Black">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Book">
     <w:panose1 w:val="02000503020000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
-    <w:altName w:val="Georgia"/>
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato Light">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1666155885"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="7F22C9A5" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="396475209"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="749EC73C" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
-        <w:rStyle w:val="Nmerodepgina"/>
+        <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="159116557"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="0A4E3239" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
         <w:pPr>
-          <w:pStyle w:val="Rodap"/>
+          <w:pStyle w:val="Footer"/>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Nmerodepgina"/>
+            <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="74E97E0F" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="0004662F">
     <w:pPr>
-      <w:pStyle w:val="Rodap"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65EB762B" w14:textId="2AAEE781" w:rsidR="00EE69F4" w:rsidRPr="007E0EC1" w:rsidRDefault="00EE69F4" w:rsidP="00DC25AE">
     <w:pPr>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato Light" w:hAnsi="Lato Light"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FB05FA3" w14:textId="77777777" w:rsidR="000134AD" w:rsidRDefault="000134AD" w:rsidP="00C62E62">
+    <w:p w14:paraId="41DA5884" w14:textId="77777777" w:rsidR="00A00B51" w:rsidRDefault="00A00B51" w:rsidP="00C62E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63606AB4" w14:textId="77777777" w:rsidR="000134AD" w:rsidRDefault="000134AD" w:rsidP="00C62E62">
+    <w:p w14:paraId="5A78B344" w14:textId="77777777" w:rsidR="00A00B51" w:rsidRDefault="00A00B51" w:rsidP="00C62E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B74996F" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRDefault="00EE69F4" w:rsidP="00DC25AE">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
         <w:color w:val="AEAAAA" w:themeColor="background2" w:themeShade="BF"/>
         <w:spacing w:val="-4"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0E84D66E" w14:textId="77777777" w:rsidR="00EE69F4" w:rsidRPr="00122DD7" w:rsidRDefault="00EE69F4" w:rsidP="00122DD7">
     <w:pPr>
-      <w:pStyle w:val="Cabealho"/>
+      <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2DBCF0A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="246A78D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -9274,52 +9199,52 @@
   <w:num w:numId="5" w16cid:durableId="615330450">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1782676897">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2005931183">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="119763332">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="231156867">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="882253580">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1833137075">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="172"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="181"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="284"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9821,50 +9746,51 @@
     <w:rsid w:val="00721C7B"/>
     <w:rsid w:val="00725067"/>
     <w:rsid w:val="007252D8"/>
     <w:rsid w:val="007309B1"/>
     <w:rsid w:val="00731DC8"/>
     <w:rsid w:val="007332DC"/>
     <w:rsid w:val="007357E1"/>
     <w:rsid w:val="00735A53"/>
     <w:rsid w:val="0073603A"/>
     <w:rsid w:val="00737120"/>
     <w:rsid w:val="00740946"/>
     <w:rsid w:val="0074254D"/>
     <w:rsid w:val="007450CA"/>
     <w:rsid w:val="00746302"/>
     <w:rsid w:val="00746628"/>
     <w:rsid w:val="00746920"/>
     <w:rsid w:val="0075025A"/>
     <w:rsid w:val="0075143C"/>
     <w:rsid w:val="00751589"/>
     <w:rsid w:val="00751FFA"/>
     <w:rsid w:val="00756212"/>
     <w:rsid w:val="007607C2"/>
     <w:rsid w:val="0076116A"/>
     <w:rsid w:val="00770BD1"/>
     <w:rsid w:val="00771C4A"/>
+    <w:rsid w:val="00771F57"/>
     <w:rsid w:val="00773159"/>
     <w:rsid w:val="00775A33"/>
     <w:rsid w:val="00776486"/>
     <w:rsid w:val="0077682E"/>
     <w:rsid w:val="00777097"/>
     <w:rsid w:val="007863B6"/>
     <w:rsid w:val="0079191C"/>
     <w:rsid w:val="00792B56"/>
     <w:rsid w:val="00794E8E"/>
     <w:rsid w:val="007A4F48"/>
     <w:rsid w:val="007A595D"/>
     <w:rsid w:val="007B03CB"/>
     <w:rsid w:val="007B39F0"/>
     <w:rsid w:val="007B3D70"/>
     <w:rsid w:val="007B4765"/>
     <w:rsid w:val="007B730C"/>
     <w:rsid w:val="007C0AC0"/>
     <w:rsid w:val="007C35B0"/>
     <w:rsid w:val="007C4E96"/>
     <w:rsid w:val="007C6816"/>
     <w:rsid w:val="007C6AFC"/>
     <w:rsid w:val="007C76AA"/>
     <w:rsid w:val="007D315F"/>
     <w:rsid w:val="007D383E"/>
     <w:rsid w:val="007D53EA"/>
@@ -10000,50 +9926,51 @@
     <w:rsid w:val="009A7D0E"/>
     <w:rsid w:val="009B152A"/>
     <w:rsid w:val="009B1ABB"/>
     <w:rsid w:val="009B36F8"/>
     <w:rsid w:val="009B6C46"/>
     <w:rsid w:val="009C1E3A"/>
     <w:rsid w:val="009C33A8"/>
     <w:rsid w:val="009C43D6"/>
     <w:rsid w:val="009C4510"/>
     <w:rsid w:val="009C4E81"/>
     <w:rsid w:val="009D1BA8"/>
     <w:rsid w:val="009D2011"/>
     <w:rsid w:val="009D4052"/>
     <w:rsid w:val="009D4074"/>
     <w:rsid w:val="009D478C"/>
     <w:rsid w:val="009E3E60"/>
     <w:rsid w:val="009E46BB"/>
     <w:rsid w:val="009E5667"/>
     <w:rsid w:val="009F0AD0"/>
     <w:rsid w:val="009F13D6"/>
     <w:rsid w:val="009F1B52"/>
     <w:rsid w:val="009F39FA"/>
     <w:rsid w:val="009F40AF"/>
     <w:rsid w:val="009F4183"/>
     <w:rsid w:val="009F7E0B"/>
+    <w:rsid w:val="00A00B51"/>
     <w:rsid w:val="00A025AA"/>
     <w:rsid w:val="00A05D01"/>
     <w:rsid w:val="00A1167C"/>
     <w:rsid w:val="00A12621"/>
     <w:rsid w:val="00A12AD7"/>
     <w:rsid w:val="00A134FD"/>
     <w:rsid w:val="00A17510"/>
     <w:rsid w:val="00A200B0"/>
     <w:rsid w:val="00A20A4B"/>
     <w:rsid w:val="00A2223D"/>
     <w:rsid w:val="00A24540"/>
     <w:rsid w:val="00A25459"/>
     <w:rsid w:val="00A25813"/>
     <w:rsid w:val="00A26735"/>
     <w:rsid w:val="00A31F35"/>
     <w:rsid w:val="00A32F71"/>
     <w:rsid w:val="00A41A91"/>
     <w:rsid w:val="00A42E15"/>
     <w:rsid w:val="00A43D7C"/>
     <w:rsid w:val="00A43EF8"/>
     <w:rsid w:val="00A45906"/>
     <w:rsid w:val="00A524EA"/>
     <w:rsid w:val="00A57CB1"/>
     <w:rsid w:val="00A631EC"/>
     <w:rsid w:val="00A63EB5"/>
@@ -10133,50 +10060,51 @@
     <w:rsid w:val="00BC4B96"/>
     <w:rsid w:val="00BC6D2D"/>
     <w:rsid w:val="00BC7CC9"/>
     <w:rsid w:val="00BD1D9F"/>
     <w:rsid w:val="00BD39FD"/>
     <w:rsid w:val="00BD5A48"/>
     <w:rsid w:val="00BE025F"/>
     <w:rsid w:val="00BE4076"/>
     <w:rsid w:val="00BE5B9A"/>
     <w:rsid w:val="00BE6205"/>
     <w:rsid w:val="00BE6BCF"/>
     <w:rsid w:val="00BF087D"/>
     <w:rsid w:val="00BF0A87"/>
     <w:rsid w:val="00BF16D4"/>
     <w:rsid w:val="00BF3A6B"/>
     <w:rsid w:val="00BF4EF1"/>
     <w:rsid w:val="00BF6214"/>
     <w:rsid w:val="00C00495"/>
     <w:rsid w:val="00C0379D"/>
     <w:rsid w:val="00C04B51"/>
     <w:rsid w:val="00C05B07"/>
     <w:rsid w:val="00C07E9D"/>
     <w:rsid w:val="00C21DDD"/>
     <w:rsid w:val="00C25F84"/>
     <w:rsid w:val="00C2626E"/>
+    <w:rsid w:val="00C26A32"/>
     <w:rsid w:val="00C26C53"/>
     <w:rsid w:val="00C305F1"/>
     <w:rsid w:val="00C309A3"/>
     <w:rsid w:val="00C3477A"/>
     <w:rsid w:val="00C35EC4"/>
     <w:rsid w:val="00C36DA5"/>
     <w:rsid w:val="00C37F05"/>
     <w:rsid w:val="00C40830"/>
     <w:rsid w:val="00C40992"/>
     <w:rsid w:val="00C40A12"/>
     <w:rsid w:val="00C43EDF"/>
     <w:rsid w:val="00C442C3"/>
     <w:rsid w:val="00C45A50"/>
     <w:rsid w:val="00C45ED7"/>
     <w:rsid w:val="00C46D54"/>
     <w:rsid w:val="00C47DB1"/>
     <w:rsid w:val="00C47FCE"/>
     <w:rsid w:val="00C55794"/>
     <w:rsid w:val="00C558DE"/>
     <w:rsid w:val="00C5694D"/>
     <w:rsid w:val="00C57A0D"/>
     <w:rsid w:val="00C620CE"/>
     <w:rsid w:val="00C62E62"/>
     <w:rsid w:val="00C639D9"/>
     <w:rsid w:val="00C63B1F"/>
@@ -10458,59 +10386,59 @@
     <w:rsid w:val="00FF6484"/>
     <w:rsid w:val="00FF6E1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="71EFD236"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8B3BBE5B-1D83-A34B-A645-5B63A96E2B84}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Optima" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Optima" w:cs="Lucida Grande"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10859,642 +10787,643 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo1Carter"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo2Carter"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Título Tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo3Carter"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="Título Figura"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo4Carter"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Ttulo5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:aliases w:val="Referência"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Ttulo5Carter"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0004662F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="40" w:line="216" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabela">
     <w:name w:val="Tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Carter">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Carter">
-[...2 lines deleted...]
-    <w:link w:val="Ttulo2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HiperligaoReferncias">
     <w:name w:val="Hiperligação Referências"/>
     <w:basedOn w:val="NormalWeb"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:ind w:left="482" w:right="238"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:eastAsia="Times New Roman" w:hAnsi="Lato" w:cs="Lucida Grande"/>
       <w:color w:val="2C9EFF"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0024743D"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Carter">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:aliases w:val="Título Tabela Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:i/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Carter">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:aliases w:val="Título Figura Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Carter">
-[...3 lines deleted...]
-    <w:link w:val="Ttulo5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:aliases w:val="Referência Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0004662F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperligao">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E49BA"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:color w:val="2C9EFF"/>
       <w:spacing w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperligaovisitada">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
       <w:color w:val="2C9EFF"/>
       <w:sz w:val="21"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TtuloRPICS">
     <w:name w:val="Título RPICS"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F83CA4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato Black" w:hAnsi="Lato Black" w:cs="Noto Sans"/>
       <w:b/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MenoNoResolvida">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CC23C1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodebalo">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodebaloCarter"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004843B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloCarter">
-[...2 lines deleted...]
-    <w:link w:val="Textodebalo"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004843B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008A0EF6"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodenotaderodapCarter"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C62E62"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapCarter">
-[...2 lines deleted...]
-    <w:link w:val="Textodenotaderodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C62E62"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdenotaderodap">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C62E62"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Cabealho">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CabealhoCarter"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0079191C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoCarter">
-[...2 lines deleted...]
-    <w:link w:val="Cabealho"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0079191C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rodap">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="RodapCarter"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0004662F"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="RodapCarter">
-[...2 lines deleted...]
-    <w:link w:val="Rodap"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0004662F"/>
     <w:rPr>
       <w:rFonts w:ascii="Lato" w:hAnsi="Lato" w:cs="Noto Sans"/>
       <w:bCs/>
       <w:iCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Nmerodepgina">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F948E9"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Refdecomentrio">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Tipodeletrapredefinidodopargrafo"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="TextodecomentrioCarter"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioCarter">
-[...2 lines deleted...]
-    <w:link w:val="Textodecomentrio"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Assuntodecomentrio">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Textodecomentrio"/>
-[...1 lines deleted...]
-    <w:link w:val="AssuntodecomentrioCarter"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodecomentrioCarter">
-[...2 lines deleted...]
-    <w:link w:val="Assuntodecomentrio"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF0364"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Reviso">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00925E13"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabelacomGrelha">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Tabelanormal"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C05B07"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:lang w:eastAsia="pt-PT"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footnotes">
     <w:name w:val="Footnotes"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00455D4B"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:left="482" w:hanging="482"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1380737834">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/search" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/download/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/reference-management/reference-manager/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitly.com/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://shortdoi.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uts.nlm.nih.gov/uts/umls/home?_gl=1*1q2benv*_ga*MTgxNDc1ODMyMC4xNjU3MDI0NjEw*_ga_7147EPK006*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA..*_ga_P1FPTH9PL4*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA.." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/pubs/books/3100084?tab=2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meshb.nlm.nih.gov/search" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.zotero.org/download/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mendeley.com/reference-management/reference-manager/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rpics.ismt.pt/index.php/ISMT/Referencias" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bitly.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uts.nlm.nih.gov/uts/umls/home?_gl=1*1q2benv*_ga*MTgxNDc1ODMyMC4xNjU3MDI0NjEw*_ga_7147EPK006*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA..*_ga_P1FPTH9PL4*MTY4NTE2ODgwNi43LjEuMTY4NTE2OTA2Mi4wLjAuMA.." TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/pubs/books/3100084?tab=2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apastyle.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11759,76 +11688,76 @@
   <we:snapshot xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </we:webextension>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A26AA9FC-9689-4D30-A5BF-7B59F8B86DDF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1671</Words>
-  <Characters>9226</Characters>
+  <Words>1590</Words>
+  <Characters>9223</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>307</Lines>
-  <Paragraphs>187</Paragraphs>
+  <Lines>164</Lines>
+  <Paragraphs>64</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Instituto Superior Miguel Torga</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10710</CharactersWithSpaces>
+  <CharactersWithSpaces>10749</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>RPICS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">